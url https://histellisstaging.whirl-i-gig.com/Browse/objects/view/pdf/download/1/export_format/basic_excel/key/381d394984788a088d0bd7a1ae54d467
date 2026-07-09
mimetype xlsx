--- v0 (2026-04-06)
+++ v1 (2026-07-09)
@@ -28,107 +28,107 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Auto-injector, RFID/disposable (OBJ_0028141)</t>
-[...4 lines deleted...]
-None apparent.
+    <t>Safety tab (OBJ_0028146)</t>
+  </si>
+  <si>
+    <t>Synthetic
+Red synthetic.
+None apparent
 Appears complete.</t>
   </si>
   <si>
+    <t>Needle &amp; microchip, RFID/disposable (OBJ_0028149)</t>
+  </si>
+  <si>
+    <t>Synthetic, metal and paper.
+Metal needle through where the microchip comes out The microchip is not visible. Auto-injector and microchip are sealed in a paper and clear synthetic wrap, which has blue, red and beige print. Inside the packaging are also bar coded labels with black print.
+Print on bar code labels read "Batch 0082515 M4S ID/ ISO FDXB 12 mm/ 19/ 952000000991945/ Sterilized". This label is repeated 5 times. Print on packaging reads in part "STEAM procedded=/ Brown, Braun, Brun,/ Marron, Brazowy".
+Appears complete.</t>
+  </si>
+  <si>
     <t>Microchip, RFID (OBJ_0028144)</t>
   </si>
   <si>
     <t>Appears complete.</t>
+  </si>
+  <si>
+    <t>Label, identification (OBJ_0028147)</t>
+  </si>
+  <si>
+    <t>paper
+Six peal and stick paper labels affixed to a waxy paper base. Labels are white with black printed bar codes and print.
+Print on one side reads "Animal ID/ IS011784 FDX-B/ 911001001383622" and other side reads "911001001383622" and "Expiry - Date: 12[/]07[/]2020".
+Appears complete.</t>
+  </si>
+  <si>
+    <t>Envelope, syringe (OBJ_0028148)</t>
+  </si>
+  <si>
+    <t>Paper and synthetic
+Paper and clear synthetic wrap, which has blue, red and beige print.
+Print on outer packaging "ANIMAL ID/ ISO-Compliant-transponder", "animal-identification system/ ISO 11784[/]11785/ tag: 02.12x12mm/ FDX-B", 911PetChip tm", "YELLOW=PROCESSED IN EO GAS/ JAUNE=TRAITE SOUS GAZ EO/ GELB=EO GASBEHANDELD/ AMARILLO=TRATADO AL GAS EO/ GIALLO=STERILIZZATO A GAS EO", "1 pcs./ STERILE/ EO/ LOT 5 years", "DO NOT USE IF PACK IS DAMAGED/ NE PAS UTILISER SI L'EMBALLAGE EST ENDOMMAGE", "KEINE BESCHADISGTE VERPACKUNG VERWENDEN", "NON UTILIZZARE SELACONFEZIONE E'DANNEGGIATA".
+Appears complete.</t>
   </si>
   <si>
     <t>Cap (OBJ_0028145)</t>
   </si>
   <si>
     <t>Synthetic
 White, semi-transparent synthetic cap.
 None apparent
 Appears complete.</t>
   </si>
   <si>
-    <t>Safety tab (OBJ_0028146)</t>
-[...31 lines deleted...]
-Print on bar code labels read "Batch 0082515 M4S ID/ ISO FDXB 12 mm/ 19/ 952000000991945/ Sterilized". This label is repeated 5 times. Print on packaging reads in part "STEAM procedded=/ Brown, Braun, Brun,/ Marron, Brazowy".
+    <t>Auto-injector, RFID/disposable (OBJ_0028141)</t>
+  </si>
+  <si>
+    <t>Synthetic and metal
+White synthetic syringe with silver metal needle.
+None apparent.
 Appears complete.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
@@ -154,123 +154,123 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23635f1ba830926cf43fee8b735a60e3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c6a8a5256489862cd1aa178ded797.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd4635aed1bc174975ad6f83179803.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1723fa4b677934086e3c6031359bc.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17872d746dc2296e5af67a773fe333.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c885fd1524713fa26b49b867cee94.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a6b4276c4734bfff7659657baa594.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1723fa4b677934086e3c6031359bc.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a6b4276c4734bfff7659657baa594.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c6a8a5256489862cd1aa178ded797.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17872d746dc2296e5af67a773fe333.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c885fd1524713fa26b49b867cee94.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd4635aed1bc174975ad6f83179803.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23635f1ba830926cf43fee8b735a60e3.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="5667375"/>
+    <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:ext cx="6667500" cy="5667375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -726,61 +726,61 @@
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="446">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="505">
+    <row r="3" spans="1:26" customHeight="1" ht="446">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="446">
+    <row r="4" spans="1:26" customHeight="1" ht="505">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
     <row r="5" spans="1:26" customHeight="1" ht="446">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
     <row r="6" spans="1:26" customHeight="1" ht="446">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">