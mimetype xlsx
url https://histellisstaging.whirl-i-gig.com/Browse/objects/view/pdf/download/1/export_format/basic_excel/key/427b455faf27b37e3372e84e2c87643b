--- v0 (2026-04-09)
+++ v1 (2026-07-08)
@@ -37,63 +37,63 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Box, Cigar (OBJ_0032161)</t>
   </si>
   <si>
     <t>Wooden cigar box for "Invincibles" by Benson &amp; Hedges. On the outside of the box, there is a photograph/postcard of a church, which may or may not have been part of the original box, as well as a woodburned logo for the company. The top of the box also has "Flora" "1922" and "Marjorie" written on it in ink. Marjorie (Theriault) Specht was the owner of this box after her husband Edison Adolph Specht finished smoking the cigars. 
 On the side it says "Invincibles de B &amp; H" and there is an iron latch just above it.
 Inside the box is more logos and slogans, and minimal signs of wear.
 This box was used to store recipes by Marjorie. </t>
   </si>
   <si>
-    <t>Cup, Commemorative (OBJ_0030308)</t>
-[...4 lines deleted...]
-  <si>
     <t>Fragment (OBJ_0032129)</t>
   </si>
   <si>
     <t>Green piece of metal
 no signs of rust
 cracks
 sharp edges</t>
+  </si>
+  <si>
+    <t>Cup, Commemorative (OBJ_0030308)</t>
+  </si>
+  <si>
+    <t>Cup dated 1914 "For Freedom's Cause," with a gold rim around the top. It has shields which say: "The Allied Forces" and "The Triple Entente." There are flags behind the British cross and a lion at the top. It has the trademark of Sutherland Art China, England on the base with the Registration No. 643369. </t>
   </si>
   <si>
     <t>Tree, Family (OBJ_0029417)</t>
   </si>
   <si>
     <t>A chart depicting the English Royal Family with photographs of the family members. The chart is framed in a dark wooden frame with carved, embellished edges.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
@@ -124,123 +124,123 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db61996f08cd271018012afbbba2183.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f758586d815448f232b10db03f00d9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a52ccf7d029429687006bc443b6310.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ca44dacfa1741c4d4c1d58a094dc9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db61996f08cd271018012afbbba2183.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a52ccf7d029429687006bc443b6310.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f758586d815448f232b10db03f00d9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ca44dacfa1741c4d4c1d58a094dc9.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:ext cx="6667500" cy="10001250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -606,61 +606,61 @@
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="446">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="892">
+    <row r="3" spans="1:26" customHeight="1" ht="446">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="446">
+    <row r="4" spans="1:26" customHeight="1" ht="892">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
     <row r="5" spans="1:26" customHeight="1" ht="336">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>