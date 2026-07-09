--- v1 (2026-07-08)
+++ v2 (2026-07-09)
@@ -28,78 +28,78 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>Tree, Family (OBJ_0029417)</t>
+  </si>
+  <si>
+    <t>A chart depicting the English Royal Family with photographs of the family members. The chart is framed in a dark wooden frame with carved, embellished edges.</t>
+  </si>
+  <si>
+    <t>Cup, Commemorative (OBJ_0030308)</t>
+  </si>
+  <si>
+    <t>Cup dated 1914 "For Freedom's Cause," with a gold rim around the top. It has shields which say: "The Allied Forces" and "The Triple Entente." There are flags behind the British cross and a lion at the top. It has the trademark of Sutherland Art China, England on the base with the Registration No. 643369. </t>
+  </si>
+  <si>
+    <t>Fragment (OBJ_0032129)</t>
+  </si>
+  <si>
+    <t>Green piece of metal
+no signs of rust
+cracks
+sharp edges</t>
+  </si>
+  <si>
     <t>Box, Cigar (OBJ_0032161)</t>
   </si>
   <si>
     <t>Wooden cigar box for "Invincibles" by Benson &amp; Hedges. On the outside of the box, there is a photograph/postcard of a church, which may or may not have been part of the original box, as well as a woodburned logo for the company. The top of the box also has "Flora" "1922" and "Marjorie" written on it in ink. Marjorie (Theriault) Specht was the owner of this box after her husband Edison Adolph Specht finished smoking the cigars. 
 On the side it says "Invincibles de B &amp; H" and there is an iron latch just above it.
 Inside the box is more logos and slogans, and minimal signs of wear.
 This box was used to store recipes by Marjorie. </t>
-  </si>
-[...19 lines deleted...]
-    <t>A chart depicting the English Royal Family with photographs of the family members. The chart is framed in a dark wooden frame with carved, embellished edges.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -124,153 +124,153 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db61996f08cd271018012afbbba2183.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a52ccf7d029429687006bc443b6310.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f758586d815448f232b10db03f00d9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ca44dacfa1741c4d4c1d58a094dc9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ca44dacfa1741c4d4c1d58a094dc9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f758586d815448f232b10db03f00d9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a52ccf7d029429687006bc443b6310.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db61996f08cd271018012afbbba2183.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:ext cx="6667500" cy="3771900"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:ext cx="6667500" cy="10001250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="3771900"/>
+    <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -596,81 +596,81 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="446">
+    <row r="2" spans="1:26" customHeight="1" ht="336">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="446">
+    <row r="3" spans="1:26" customHeight="1" ht="892">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="892">
+    <row r="4" spans="1:26" customHeight="1" ht="446">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="336">
+    <row r="5" spans="1:26" customHeight="1" ht="446">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>