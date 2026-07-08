--- v0 (2026-04-06)
+++ v1 (2026-07-08)
@@ -46,65 +46,65 @@
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Stethoscope, non-specific/binaural/Littmann/electronic (OBJ_0028125)</t>
   </si>
   <si>
     <t>Metal headset with synthetic eartips and tubing.
 Black tubing and eartips with a bright silver-coloured metal headset and base.
 On the base where the stethoscope connects to the chestpiece: "[unlock symbol]/ [lock symbol]/ Model 3200/ FCC ID DGF IPD3200/ IC458A-IPD3200"
 Appears complete</t>
   </si>
   <si>
     <t>Chestpiece, stethoscope/electronic (OBJ_0028126)</t>
   </si>
   <si>
     <t>Metal exterior and electrical contacts with synthetic interior lining and synthetic buttons
 Predominantly reflective silver coloured metal with black buttons and black diaphragm, both with white markings. There is a green coloured screen on the proper back. The contacts on the proper bottom are gold-coloured metal.
 On the diaphragm: "LITTMANN/ L [logo]/ QUALITY/ TM"/ On the proper left side of the stem: "AA+" inside of the outline of a battery/ "3M [TM] Littmann [R]/ www.littmann.com/ SN 16060001590192/ CE 0086 i IPX4"
 Appears complete</t>
   </si>
   <si>
+    <t>Lid, box, CARDBOARD (OBJ_0028133)</t>
+  </si>
+  <si>
+    <t>Cardboard box lid
+Predominantly blue and black lid with a photographic representation of the stethoscope with black tubing and accents. It has red and white text on the proper front and sides and a grey "Littmann" logo. The proper bottom end has a white label with black text.
+On the proper front of the lid: "3M/ Littmann [R]/ Brand/ Electronic Stethoscope/ [logo] Bluetooth MODEL 3200/ Featuring/ - Ambient Noise Reduction/ On-Board Recording/ [logo] LITTMANN/ L/ QUALITY/ TM"/ In large numbers paded into the background of the graphic: "3200"/ At the proper bottom of the proper front: "Including:/ StethAssist [TM] Software/ Store, Share/ &amp; Visualize/ Heart &amp; Lung/ Sounds"/ "www.Littmann.com"/ On the proper bottom end: "3M/ Littmann[R]/ Brand/ 3200"/ On the label on the proper bottom end: "3M[TM] Littmann[R]/ Electronic/ Stethoscope/ 70-2007-6974-6/ 27 in / 68 cm/ 3200BK27/ [barcode]/ 707387765507/ 34-8707-3452-1"/ On the proper right side: "3M [TM] Littmann [R] Electronic Stethoscope/ Featuring/ - Ambient Noise Reduction/ - On-Board Recording/ [logo] Bluetooth [TM] MODEL 3200/ 24X/ Featuring/ Ambient/ Noise/ Reduction [TM]/ Littmann [R]/ Brand/ -40 [degrees] C/ -40 [degrees] F/ [Symbol of a thermometer]/ 55 [degrees] C/ 131 [degrees] F/ 15-93%/ Relative/ Humidity"/ On the proper top of the lid: "Made in the U.S.A. for 3M Health Care, St. Paul, MN 55144-1000/ (U.S.A.) 1-800-228-3957/ Visit our web site: http://www.littmann.com/ 3M, Littmann, the L Littmann logo, and the L are trademarks of 3M,/ used under license in Canada. [C] 2011, 3M. All rights reserved./ Bluetooth is a registered trademark of Bluetooth SIG./ CE0086/ EC REP 3M Health Care/ D-41453 Neuss Germany/ [symbol of a book with an "i" on the right side page]/ Consult/ instructions/ for use/ 3M/ Littmann [R]/ Brand/ 3200/ 34-8707-3160-0"/ On the proper left side: "3M [TM] Littmann [R] Electronic Stethoscope/ Featuring/ - Ambient Noise Reduction/ - On-Board Recording/ [logo] Bluetooth [TM] MODEL 3200/ 24X/ Featuring/ Ambient/ Noise/ Reduction [TM]/ Littmann [R]/ Brand"
+Appears complete</t>
+  </si>
+  <si>
     <t>Box, mfr's original packaging (OBJ_0028132)</t>
   </si>
   <si>
     <t>Cardboard box with a foam insert.
 Predominantly white with black text on the proper bottom. Inside is a dark grey foam insert.
 On the proper bottom of the box: "3M [TM] Littmann [R]/ Electronic Stethoscope/ [logo] Bluetooth [TM] MODEL 3200/ GB Electronic Stethoscope Featuring Ambient Noise Reduction/ - On-Board Recording"/ Features repeated in eleven different languages below/ "[barcode]/ 34870731600/ LOT/ (01)00707387765507/ (11) 160829/ (10)AUG1629T/ LOT AUG1629T/ 2016-08-29/ 34-8718-6294-1/ www.Littmann.com"
-Appears complete</t>
-[...7 lines deleted...]
-On the proper front of the lid: "3M/ Littmann [R]/ Brand/ Electronic Stethoscope/ [logo] Bluetooth MODEL 3200/ Featuring/ - Ambient Noise Reduction/ On-Board Recording/ [logo] LITTMANN/ L/ QUALITY/ TM"/ In large numbers paded into the background of the graphic: "3200"/ At the proper bottom of the proper front: "Including:/ StethAssist [TM] Software/ Store, Share/ &amp; Visualize/ Heart &amp; Lung/ Sounds"/ "www.Littmann.com"/ On the proper bottom end: "3M/ Littmann[R]/ Brand/ 3200"/ On the label on the proper bottom end: "3M[TM] Littmann[R]/ Electronic/ Stethoscope/ 70-2007-6974-6/ 27 in / 68 cm/ 3200BK27/ [barcode]/ 707387765507/ 34-8707-3452-1"/ On the proper right side: "3M [TM] Littmann [R] Electronic Stethoscope/ Featuring/ - Ambient Noise Reduction/ - On-Board Recording/ [logo] Bluetooth [TM] MODEL 3200/ 24X/ Featuring/ Ambient/ Noise/ Reduction [TM]/ Littmann [R]/ Brand/ -40 [degrees] C/ -40 [degrees] F/ [Symbol of a thermometer]/ 55 [degrees] C/ 131 [degrees] F/ 15-93%/ Relative/ Humidity"/ On the proper top of the lid: "Made in the U.S.A. for 3M Health Care, St. Paul, MN 55144-1000/ (U.S.A.) 1-800-228-3957/ Visit our web site: http://www.littmann.com/ 3M, Littmann, the L Littmann logo, and the L are trademarks of 3M,/ used under license in Canada. [C] 2011, 3M. All rights reserved./ Bluetooth is a registered trademark of Bluetooth SIG./ CE0086/ EC REP 3M Health Care/ D-41453 Neuss Germany/ [symbol of a book with an "i" on the right side page]/ Consult/ instructions/ for use/ 3M/ Littmann [R]/ Brand/ 3200/ 34-8707-3160-0"/ On the proper left side: "3M [TM] Littmann [R] Electronic Stethoscope/ Featuring/ - Ambient Noise Reduction/ - On-Board Recording/ [logo] Bluetooth [TM] MODEL 3200/ 24X/ Featuring/ Ambient/ Noise/ Reduction [TM]/ Littmann [R]/ Brand"
 Appears complete</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
@@ -130,51 +130,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4968aec5d93668e9ac5e0727538e07.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5958919258c40656bc85a2ddb5201.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66301c1e26fdf015cd9279f770214c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e6f33683ec43c5f2132f9140a703c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4968aec5d93668e9ac5e0727538e07.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5958919258c40656bc85a2ddb5201.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e6f33683ec43c5f2132f9140a703c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66301c1e26fdf015cd9279f770214c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="3981450"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -202,81 +202,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4457700"/>
+    <xdr:ext cx="6667500" cy="5667375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="5667375"/>
+    <xdr:ext cx="6667500" cy="4457700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -622,61 +622,61 @@
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="355">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="450">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="397">
+    <row r="4" spans="1:26" customHeight="1" ht="505">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="505">
+    <row r="5" spans="1:26" customHeight="1" ht="397">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>