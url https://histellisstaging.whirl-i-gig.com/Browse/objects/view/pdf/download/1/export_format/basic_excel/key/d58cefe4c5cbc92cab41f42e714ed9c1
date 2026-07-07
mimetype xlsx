--- v0 (2026-04-06)
+++ v1 (2026-07-07)
@@ -26,385 +26,385 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>tent peg;tipi;tent peg (OBJ_0025357)</t>
-[...155 lines deleted...]
-    <t>tent pole;tent pole;tipi (OBJ_0025516)</t>
+    <t>cloth;length of cloth;cloth (OBJ_0026650)</t>
+  </si>
+  <si>
+    <t>Length of cloth purporting to represent a trail that Crowfoot went to get his horses. Made with British trade cloth, cotton thread and ribbon.
+This item has been seen and commented on by visiting members of the Blackfoot tribes in 2013.
+Born in East Budleigh to a boatman and a lacemaker, Edgar Dewdney grew up in poverty. Broke, he reinvented himself and travelled to Canada in 1859 to find his fortune. Initially working as a surveyor, in 1872 he became a Member of Parliament; an Indian Commissioner in 1879; Lieutenant Governor of the North-West Territories 1878 – 88; and Lieutenant Governor of British Columbia until 1897.
+This object is on display at RAMM in the World Cultures gallery.</t>
   </si>
   <si>
     <t>doll (pastimes: toys);doll (pastimes: toys) (OBJ_0025710)</t>
   </si>
   <si>
     <t>Doll depicting a woman made of dried corn husk, with a sash of pink ribbon around the waist. The doll is carrying a pack on her back made from cane or vegetable fibre slats bound together with vegetable fibre cord. The strap for the pack is broken.;Doll, a figure of a woman made of dried leaf, with a sash of pink ribbon and carrying a pack on her back.</t>
-  </si>
-[...133 lines deleted...]
-    <t>tent peg;tipi;tent peg (OBJ_0025880)</t>
   </si>
   <si>
     <t>knife and sheath;knife and sheath (OBJ_0026626)</t>
   </si>
   <si>
     <t>Blackfoot knife and sheath. Acquired by Hon. Edgar Dewdney, between 1859 - 1916. Dewdney became Lieutenant Governor of British Columbia. Plains region, Canada.
 Allegedly from one of Crowfoot’s warriors. 
 (Ref: Blanche Elizabeth Dewdney’s letters to curator  Mr Rowley).
 Donated to RAMM in 1920 by his wife Blanche Elizabeth.
 This object is on display at RAMM in the World Cultures gallery.</t>
   </si>
   <si>
-    <t>moccasin;moccasin (OBJ_0026641)</t>
+    <t>moccasin;moccasin (OBJ_0026654)</t>
   </si>
   <si>
     <t>Northern Plains-styled moccasins.  
 Acquired by Hon. Edgar Dewdney, between 1859 - 1916. Dewdney became Lieutenant Governor of British Columbia.
 Donated to RAMM in 1920 by his widow and second wife, Blanche Elizabeth.
 This object is not on display.</t>
   </si>
   <si>
-    <t>cloth;length of cloth;cloth (OBJ_0026650)</t>
-[...8 lines deleted...]
-    <t>moccasin;moccasin (OBJ_0026654)</t>
+    <t>moccasin;moccasin (OBJ_0026641)</t>
   </si>
   <si>
     <t>Northern Plains-styled moccasins.  
 Acquired by Hon. Edgar Dewdney, between 1859 - 1916. Dewdney became Lieutenant Governor of British Columbia.
 Donated to RAMM in 1920 by his widow and second wife, Blanche Elizabeth.
 This object is not on display.</t>
+  </si>
+  <si>
+    <t>tent components;tent components (OBJ_0025420)</t>
+  </si>
+  <si>
+    <t>Tent 'tipi', semi-circular sheet of heavy canvas, painted all black on half, half red, half black the other; a flat either side of the centre point. Door flap is wedge-shaped, piece of canvas, painted red with yellow splashes. Two internal lines of white canvas, rectangular, with 7 vertical lines of alternate red diamonds and yellow notched squares, and a line of red triangles at the top. Flag is a whole fisher skin, light green, beads in the eye, buck skin pendant at each leg. 40 wooden pegs, peeled of bark, but for smaller wooden poles; a framework for the tipi.;Semi-circular sheet of heavy canvas, painted all black on half, half red, half black the other; a flat either side of the centre point. Door flap is wedge-shaped, piece of canvas, painted red with yellow splashes. Two internal lines of white canvas, rectangular, with 7 vertical lines of alternate red diamonds and yellow notched squares, and a line of red triangles at the top. Flag is a whole fisher skin, light green, beads in the eye, buck skin pendant at each leg. 40 wooden pegs, peeled of bark, but for</t>
+  </si>
+  <si>
+    <t>tent covering;tent covering;tipi (OBJ_0025823)</t>
+  </si>
+  <si>
+    <t>Tent covering, semi-circular sheet of heavy canvas, painted all black one half, half red, half black the other; a flap either side of the centre point.;TIPI COVER;tipi;tent covering</t>
+  </si>
+  <si>
+    <t>tent door;tent door;tipi (OBJ_0025365)</t>
+  </si>
+  <si>
+    <t>Tent door flap is wedge-shaped, piece of canvas, painted red with yellow splashes.;tipi;tent door</t>
+  </si>
+  <si>
+    <t>tent flag;tent flag;tipi (OBJ_0025370)</t>
+  </si>
+  <si>
+    <t>Tent flag, a whole fisher skin, light green, beads in the eye, buck skin pendant at each leg.;tipi;tent flag</t>
+  </si>
+  <si>
+    <t>tent inner lining;tent inner lining;tipi (OBJ_0025457)</t>
+  </si>
+  <si>
+    <t>Tent inner lining,  internal line of white canvas, rectangular, with 7 vertical lines of alternate red diamonds and yellow notched squares, and a line of red triangles at the top.;tipi;tent inner lining</t>
+  </si>
+  <si>
+    <t>tent inner lining;tent inner lining;tipi (OBJ_0025395)</t>
+  </si>
+  <si>
+    <t>Tent inner lining,  internal line of white canvas, rectangular, with 7 vertical lines of alternate red diamonds and yellow notched squares, and a line of red triangles at the top.;tent inner lining;tipi</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025770)</t>
+  </si>
+  <si>
+    <t>Tent peg.;tipi;tent peg</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025492)</t>
+  </si>
+  <si>
+    <t>Tent peg.;tent peg;tipi</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025767)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025763)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025761)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025739)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025728)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025727)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025718)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025505)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025364)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025776)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025792)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025801)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025803)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025805)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025822)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025824)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025833)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025839)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025843)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025858)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025870)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025434)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025418)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025409)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025407)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025406)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025454)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025389)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025392)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025397)</t>
+  </si>
+  <si>
+    <t>tent peg;tent peg;tipi (OBJ_0025396)</t>
+  </si>
+  <si>
+    <t>tent peg;tipi;tent peg (OBJ_0025357)</t>
+  </si>
+  <si>
+    <t>tent peg;tipi;tent peg (OBJ_0025438)</t>
+  </si>
+  <si>
+    <t>tent peg;tipi;tent peg (OBJ_0025476)</t>
+  </si>
+  <si>
+    <t>tent peg;tipi;tent peg (OBJ_0025828)</t>
+  </si>
+  <si>
+    <t>tent peg;tipi;tent peg (OBJ_0025385)</t>
+  </si>
+  <si>
+    <t>tent peg;tipi;tent peg (OBJ_0025379)</t>
+  </si>
+  <si>
+    <t>tent peg;tipi;tent peg (OBJ_0025880)</t>
+  </si>
+  <si>
+    <t>tent pin;tent pin;tipi (OBJ_0025810)</t>
+  </si>
+  <si>
+    <t>Tent pin.;tent pin;tipi</t>
+  </si>
+  <si>
+    <t>tent pin;tent pin;tipi (OBJ_0025857)</t>
+  </si>
+  <si>
+    <t>Tent pin.;tipi;tent pin</t>
+  </si>
+  <si>
+    <t>tent pin;tent pin;tipi (OBJ_0025873)</t>
+  </si>
+  <si>
+    <t>tent pin;tent pin;tipi (OBJ_0025375)</t>
+  </si>
+  <si>
+    <t>tent pin;tent pin;tipi (OBJ_0025780)</t>
+  </si>
+  <si>
+    <t>tent pin;tent pin;tipi (OBJ_0025435)</t>
+  </si>
+  <si>
+    <t>tent pin;tent pin;tipi (OBJ_0025762)</t>
+  </si>
+  <si>
+    <t>tent pin;tent pin;tipi (OBJ_0025737)</t>
+  </si>
+  <si>
+    <t>tent pin;tent pin;tipi (OBJ_0025502)</t>
+  </si>
+  <si>
+    <t>tent pin;tent pin;tipi (OBJ_0025504)</t>
+  </si>
+  <si>
+    <t>tent pin;tent pin;tipi (OBJ_0025745)</t>
+  </si>
+  <si>
+    <t>tent pin;tent pin;tipi (OBJ_0025455)</t>
+  </si>
+  <si>
+    <t>tent pin;tipi;tent pin (OBJ_0025452)</t>
+  </si>
+  <si>
+    <t>tent pin;tipi;tent pin (OBJ_0025440)</t>
+  </si>
+  <si>
+    <t>tent pin;tipi;tent pin (OBJ_0025515)</t>
+  </si>
+  <si>
+    <t>tent pole;tent pole;tipi (OBJ_0025829)</t>
+  </si>
+  <si>
+    <t>Tent pole.;tent pole;tipi</t>
+  </si>
+  <si>
+    <t>tent pole;tent pole;tipi (OBJ_0025490)</t>
+  </si>
+  <si>
+    <t>Tent pole.;tipi;tent pole</t>
+  </si>
+  <si>
+    <t>tent pole;tent pole;tipi (OBJ_0025453)</t>
+  </si>
+  <si>
+    <t>tent pole;tent pole;tipi (OBJ_0025716)</t>
+  </si>
+  <si>
+    <t>tent pole;tent pole;tipi (OBJ_0025516)</t>
+  </si>
+  <si>
+    <t>tent pole;tent pole;tipi (OBJ_0025869)</t>
+  </si>
+  <si>
+    <t>tent pole;tent pole;tipi (OBJ_0025377)</t>
+  </si>
+  <si>
+    <t>tent pole;tent pole;tipi (OBJ_0025475)</t>
+  </si>
+  <si>
+    <t>tent pole;tent pole;tipi (OBJ_0025369)</t>
+  </si>
+  <si>
+    <t>tent pole;tent pole;tipi (OBJ_0025368)</t>
+  </si>
+  <si>
+    <t>tent pole;tent pole;tipi (OBJ_0025766)</t>
+  </si>
+  <si>
+    <t>tent pole;tent pole;tipi (OBJ_0025723)</t>
+  </si>
+  <si>
+    <t>tent pole;tent pole;tipi (OBJ_0025449)</t>
+  </si>
+  <si>
+    <t>tent pole;tent pole;tipi (OBJ_0025817)</t>
+  </si>
+  <si>
+    <t>tent pole;tent pole;tipi (OBJ_0025813)</t>
+  </si>
+  <si>
+    <t>tent pole;tent pole;tipi (OBJ_0025448)</t>
+  </si>
+  <si>
+    <t>tent pole;tent pole;tipi (OBJ_0025743)</t>
+  </si>
+  <si>
+    <t>tent pole;tent pole;tipi (OBJ_0025804)</t>
+  </si>
+  <si>
+    <t>tent pole;tent pole;tipi (OBJ_0025787)</t>
+  </si>
+  <si>
+    <t>tent pole;tent pole;tipi (OBJ_0025429)</t>
+  </si>
+  <si>
+    <t>tent pole;tent pole;tipi (OBJ_0025774)</t>
+  </si>
+  <si>
+    <t>tent pole;tent pole;tipi (OBJ_0025773)</t>
+  </si>
+  <si>
+    <t>tent pole;tipi;tent pole (OBJ_0025808)</t>
+  </si>
+  <si>
+    <t>tent pole;tipi;tent pole (OBJ_0025758)</t>
+  </si>
+  <si>
+    <t>tent pole;tipi;tent pole (OBJ_0025421)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -818,911 +818,911 @@
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C9" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C10" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="D10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C11" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="D11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C12" t="s">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="D12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="C13" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="C15" t="s">
-        <v>5</v>
+        <v>29</v>
       </c>
       <c r="D15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C16" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="D16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C17" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C18" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="D18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="C19" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C20" t="s">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="D20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="C22" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C23" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D23"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C24" t="s">
-        <v>5</v>
+        <v>29</v>
       </c>
       <c r="D24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C25" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="C26" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="D26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C27" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="D27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C28" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="D28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C29" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C30" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="D30"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C31" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D31"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C32" t="s">
-        <v>5</v>
+        <v>29</v>
       </c>
       <c r="D32"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C33" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="D33"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C34" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="D34"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C35" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D35"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C36" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="D36"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C37" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D37"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C38" t="s">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="D38"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39"/>
       <c r="B39" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C39" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="D39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C40" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="D40"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C41" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="D41"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42"/>
       <c r="B42" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C42" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="D42"/>
     </row>
     <row r="43" spans="1:26">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C43" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D43"/>
     </row>
     <row r="44" spans="1:26">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C44" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="D44"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C45" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="D45"/>
     </row>
     <row r="46" spans="1:26">
       <c r="A46"/>
       <c r="B46" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C46" t="s">
-        <v>5</v>
+        <v>29</v>
       </c>
       <c r="D46"/>
     </row>
     <row r="47" spans="1:26">
       <c r="A47"/>
       <c r="B47" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C47" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D47"/>
     </row>
     <row r="48" spans="1:26">
       <c r="A48"/>
       <c r="B48" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C48" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="D48"/>
     </row>
     <row r="49" spans="1:26">
       <c r="A49"/>
       <c r="B49" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C49" t="s">
-        <v>5</v>
+        <v>29</v>
       </c>
       <c r="D49"/>
     </row>
     <row r="50" spans="1:26">
       <c r="A50"/>
       <c r="B50" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C50" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="D50"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51"/>
       <c r="B51" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C51" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="D51"/>
     </row>
     <row r="52" spans="1:26">
       <c r="A52"/>
       <c r="B52" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C52" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D52"/>
     </row>
     <row r="53" spans="1:26">
       <c r="A53"/>
       <c r="B53" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C53" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D53"/>
     </row>
     <row r="54" spans="1:26">
       <c r="A54"/>
       <c r="B54" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C54" t="s">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="D54"/>
     </row>
     <row r="55" spans="1:26">
       <c r="A55"/>
       <c r="B55" t="s">
+        <v>72</v>
+      </c>
+      <c r="C55" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="D55"/>
     </row>
     <row r="56" spans="1:26">
       <c r="A56"/>
       <c r="B56" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C56" t="s">
-        <v>39</v>
+        <v>69</v>
       </c>
       <c r="D56"/>
     </row>
     <row r="57" spans="1:26">
       <c r="A57"/>
       <c r="B57" t="s">
+        <v>74</v>
+      </c>
+      <c r="C57" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="D57"/>
     </row>
     <row r="58" spans="1:26">
       <c r="A58"/>
       <c r="B58" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C58" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="D58"/>
     </row>
     <row r="59" spans="1:26">
       <c r="A59"/>
       <c r="B59" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C59" t="s">
-        <v>5</v>
+        <v>71</v>
       </c>
       <c r="D59"/>
     </row>
     <row r="60" spans="1:26">
       <c r="A60"/>
       <c r="B60" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C60" t="s">
-        <v>7</v>
+        <v>71</v>
       </c>
       <c r="D60"/>
     </row>
     <row r="61" spans="1:26">
       <c r="A61"/>
       <c r="B61" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C61" t="s">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="D61"/>
     </row>
     <row r="62" spans="1:26">
       <c r="A62"/>
       <c r="B62" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C62" t="s">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="D62"/>
     </row>
     <row r="63" spans="1:26">
       <c r="A63"/>
       <c r="B63" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C63" t="s">
-        <v>5</v>
+        <v>69</v>
       </c>
       <c r="D63"/>
     </row>
     <row r="64" spans="1:26">
       <c r="A64"/>
       <c r="B64" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C64" t="s">
-        <v>39</v>
+        <v>71</v>
       </c>
       <c r="D64"/>
     </row>
     <row r="65" spans="1:26">
       <c r="A65"/>
       <c r="B65" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C65" t="s">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="D65"/>
     </row>
     <row r="66" spans="1:26">
       <c r="A66"/>
       <c r="B66" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C66" t="s">
-        <v>7</v>
+        <v>71</v>
       </c>
       <c r="D66"/>
     </row>
     <row r="67" spans="1:26">
       <c r="A67"/>
       <c r="B67" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C67" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="D67"/>
     </row>
     <row r="68" spans="1:26">
       <c r="A68"/>
       <c r="B68" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C68" t="s">
-        <v>7</v>
+        <v>86</v>
       </c>
       <c r="D68"/>
     </row>
     <row r="69" spans="1:26">
       <c r="A69"/>
       <c r="B69" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C69" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="D69"/>
     </row>
     <row r="70" spans="1:26">
       <c r="A70"/>
       <c r="B70" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="C70" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="D70"/>
     </row>
     <row r="71" spans="1:26">
       <c r="A71"/>
       <c r="B71" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="C71" t="s">
-        <v>33</v>
+        <v>86</v>
       </c>
       <c r="D71"/>
     </row>
     <row r="72" spans="1:26">
       <c r="A72"/>
       <c r="B72" t="s">
+        <v>91</v>
+      </c>
+      <c r="C72" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="D72"/>
     </row>
     <row r="73" spans="1:26">
       <c r="A73"/>
       <c r="B73" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="C73" t="s">
-        <v>33</v>
+        <v>86</v>
       </c>
       <c r="D73"/>
     </row>
     <row r="74" spans="1:26">
       <c r="A74"/>
       <c r="B74" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="C74" t="s">
-        <v>33</v>
+        <v>86</v>
       </c>
       <c r="D74"/>
     </row>
     <row r="75" spans="1:26">
       <c r="A75"/>
       <c r="B75" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="C75" t="s">
-        <v>7</v>
+        <v>88</v>
       </c>
       <c r="D75"/>
     </row>
     <row r="76" spans="1:26">
       <c r="A76"/>
       <c r="B76" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="C76" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="D76"/>
     </row>
     <row r="77" spans="1:26">
       <c r="A77"/>
       <c r="B77" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C77" t="s">
-        <v>7</v>
+        <v>86</v>
       </c>
       <c r="D77"/>
     </row>
     <row r="78" spans="1:26">
       <c r="A78"/>
       <c r="B78" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="C78" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="D78"/>
     </row>
     <row r="79" spans="1:26">
       <c r="A79"/>
       <c r="B79" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C79" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="D79"/>
     </row>
     <row r="80" spans="1:26">
       <c r="A80"/>
       <c r="B80" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="C80" t="s">
-        <v>7</v>
+        <v>86</v>
       </c>
       <c r="D80"/>
     </row>
     <row r="81" spans="1:26">
       <c r="A81"/>
       <c r="B81" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C81" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="D81"/>
     </row>
     <row r="82" spans="1:26">
       <c r="A82"/>
       <c r="B82" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C82" t="s">
-        <v>7</v>
+        <v>88</v>
       </c>
       <c r="D82"/>
     </row>
     <row r="83" spans="1:26">
       <c r="A83"/>
       <c r="B83" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C83" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="D83"/>
     </row>
     <row r="84" spans="1:26">
       <c r="A84"/>
       <c r="B84" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C84" t="s">
-        <v>7</v>
+        <v>88</v>
       </c>
       <c r="D84"/>
     </row>
     <row r="85" spans="1:26">
       <c r="A85"/>
       <c r="B85" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C85" t="s">
-        <v>11</v>
+        <v>86</v>
       </c>
       <c r="D85"/>
     </row>
     <row r="86" spans="1:26">
       <c r="A86"/>
       <c r="B86" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="C86" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="D86"/>
     </row>
     <row r="87" spans="1:26">
       <c r="A87"/>
       <c r="B87" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C87" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="D87"/>
     </row>
     <row r="88" spans="1:26">
       <c r="A88"/>
       <c r="B88" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C88" t="s">
-        <v>7</v>
+        <v>88</v>
       </c>
       <c r="D88"/>
     </row>
     <row r="89" spans="1:26">
       <c r="A89"/>
       <c r="B89" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C89" t="s">
-        <v>105</v>
+        <v>88</v>
       </c>
       <c r="D89"/>
     </row>
     <row r="90" spans="1:26">
       <c r="A90"/>
       <c r="B90" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C90" t="s">
-        <v>107</v>
+        <v>88</v>
       </c>
       <c r="D90"/>
     </row>
     <row r="91" spans="1:26">
       <c r="A91"/>
       <c r="B91" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C91" t="s">
-        <v>109</v>
+        <v>88</v>
       </c>
       <c r="D91"/>
     </row>
     <row r="92" spans="1:26">
       <c r="A92"/>
       <c r="B92" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C92" t="s">
-        <v>111</v>
+        <v>88</v>
       </c>
       <c r="D92"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>