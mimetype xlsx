--- v0 (2026-04-06)
+++ v1 (2026-07-07)
@@ -28,210 +28,210 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Ardoise (OBJ_0000753)</t>
-[...2 lines deleted...]
-    <t>23cm par 33cm. Bordé de bois avec une petite bordure de feutre. Utilisé en 1931 par M. Holmes, c'était sa première année à l'école. Il viens de Windsor N.É.</t>
+    <t>Tapis (OBJ_0001344)</t>
+  </si>
+  <si>
+    <t>Heritage Guild of Nova Scotia Registry number 1542
+Un tapis à crochets.
+Belle coloures.</t>
+  </si>
+  <si>
+    <t>Tamiseur (OBJ_0000614)</t>
+  </si>
+  <si>
+    <t>Tamiseur en bois avec un diamètre de 11" (28cm)et une épaisseur de 3" (8cm).</t>
+  </si>
+  <si>
+    <t>Talon en caoutchouc (OBJ_0001542)</t>
+  </si>
+  <si>
+    <t>Talon en caoutchouc brun avec 6 petits trous.</t>
+  </si>
+  <si>
+    <t>Talon en Caoutchouc (OBJ_0001532)</t>
+  </si>
+  <si>
+    <t>Talon en caoutchouc noir pour un enfant.  </t>
+  </si>
+  <si>
+    <t>Table (OBJ_0000450)</t>
+  </si>
+  <si>
+    <t>table de cuisine en bois. faite en 3 morceaux; 5 pattes.</t>
+  </si>
+  <si>
+    <t>Semelle (OBJ_0001568)</t>
+  </si>
+  <si>
+    <t>La moitié de la semelle en cuir brun pour faire le talon. Il y a 4 perforations dans la semelle.  </t>
+  </si>
+  <si>
+    <t>Roche (OBJ_0001574)</t>
+  </si>
+  <si>
+    <t>Roche pour aiguisée les outils.  </t>
+  </si>
+  <si>
+    <t>Quilt (OBJ_0001406)</t>
+  </si>
+  <si>
+    <t>(Crazy Quilt)  Couverture avec de la broderie sur different morceaux et matérial.  </t>
+  </si>
+  <si>
+    <t>Plaque avec Gravure (OBJ_0001027)</t>
+  </si>
+  <si>
+    <t>Plaque avec Gravure utiliser par le Petit Courrier de Désiré d'Eon; Il y a une automobile (chevrolet 1969) et une description de l'auto. 4 x 5-1/2".</t>
+  </si>
+  <si>
+    <t>Perforateur à Cuir (OBJ_0001538)</t>
+  </si>
+  <si>
+    <t>Outil fait à la main.  Poignée en bois avec un morceau de métal à l'extrémité.</t>
+  </si>
+  <si>
+    <t>Perforateur (OBJ_0001579)</t>
+  </si>
+  <si>
+    <t>Poignée en bois avec du métal à l'extrémité.  </t>
+  </si>
+  <si>
+    <t>Perforateur (OBJ_0001537)</t>
+  </si>
+  <si>
+    <t>Outil fait à la main.  Poignée en bois avec un morceau de métal à l'extrémité</t>
+  </si>
+  <si>
+    <t>Patins (OBJ_0001180)</t>
+  </si>
+  <si>
+    <t>Patin forgé a la main, Bouclé a la pointe , semelle en bois.</t>
+  </si>
+  <si>
+    <t>Patins (OBJ_0001178)</t>
+  </si>
+  <si>
+    <t>Patins en bois avec lamelle en fer. </t>
+  </si>
+  <si>
+    <t>Outil de limage (OBJ_0001539)</t>
+  </si>
+  <si>
+    <t>Outil en métal à 3 côtés avec une poignée en bois.  Outil de limage à 3 faces. </t>
+  </si>
+  <si>
+    <t>Outil (OBJ_0001551)</t>
+  </si>
+  <si>
+    <t>Un outil en fer légèrement courbé avec une extrémité fuselé.  </t>
+  </si>
+  <si>
+    <t>Outil (OBJ_0001556)</t>
+  </si>
+  <si>
+    <t>Un outil en fer avec une extrémité fuselé.</t>
+  </si>
+  <si>
+    <t>Modèle (OBJ_0000965)</t>
+  </si>
+  <si>
+    <t>95.15.2   Scie à archet en bois avec une lame de coups transversale.  (Bow saw with a cross-cutting blade)   15 cm x 11 1/2 cm
+95.15.3   Banc (cheval) fait en bois.  22 cm long x 10 1/2 cm haut
+95.15.4   Chaise faite en bois   5 cm large x 8 cm haut  Boite 16.1</t>
+  </si>
+  <si>
+    <t>Fourche à Moudre du Grain (OBJ_0000954)</t>
+  </si>
+  <si>
+    <t>7' en longueur. métal et bois</t>
+  </si>
+  <si>
+    <t>Forme de talon (OBJ_0001570)</t>
+  </si>
+  <si>
+    <t>Forme en métal pour mettre dans le talon de chaussure de femme. Il y a 3 trous autour da form en métal  et une forme octogonale au milieu.  </t>
+  </si>
+  <si>
+    <t>Foret à la main (OBJ_0000968)</t>
+  </si>
+  <si>
+    <t>fait en bois, à peu près 18" en hauteur,avec un disque de à peu prè 5" en circonference, 4" du bout qui est fondu en quatre. (le lieu ou l'on incère le bout du foret; en anglais, the drill bit) Il y a aussi une corde attaché a l'autre bout qui est attaché à un autre bois de 6" en longeur avec trois trous et la corde passe dans les trois trous.</t>
+  </si>
+  <si>
+    <t>Dévidoir (OBJ_0000338)</t>
+  </si>
+  <si>
+    <t>Devidoir - pour la laine. 2 morceaux.</t>
+  </si>
+  <si>
+    <t>Cuir (OBJ_0001534)</t>
+  </si>
+  <si>
+    <t>Pièce de cuir brun avec deux oeillets aux deux extrémités.</t>
+  </si>
+  <si>
+    <t>Ciseaux (OBJ_0000981)</t>
+  </si>
+  <si>
+    <t>métalCiseaux pour couper la laine de brebis</t>
   </si>
   <si>
     <t>Botte (OBJ_0001199)</t>
   </si>
   <si>
     <t>Botte en cuir à mettre aux pieds. La semelle est également en cuir.
 De petites chevilles en bois sont utilisées pour maintenir la semelle ensemble. (peg de bois)
 Talon</t>
   </si>
   <si>
-    <t>Ciseaux (OBJ_0000981)</t>
-[...144 lines deleted...]
-Belle coloures.</t>
+    <t>Ardoise (OBJ_0000753)</t>
+  </si>
+  <si>
+    <t>23cm par 33cm. Bordé de bois avec une petite bordure de feutre. Utilisé en 1931 par M. Holmes, c'était sa première année à l'école. Il viens de Windsor N.É.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -265,57 +265,57 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59158c148deb91ab52f34f13ed6bcbb3.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>5</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10610850"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPr id="1" name="imageA23" descr="imageA23"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -678,51 +678,51 @@
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="946">
+    <row r="6" spans="1:26">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
@@ -848,51 +848,51 @@
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:26" customHeight="1" ht="946">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" t="s">