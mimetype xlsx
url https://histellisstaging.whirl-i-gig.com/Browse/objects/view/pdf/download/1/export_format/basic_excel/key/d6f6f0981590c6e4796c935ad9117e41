--- v1 (2026-07-07)
+++ v2 (2026-07-09)
@@ -28,210 +28,210 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>Dévidoir (OBJ_0000338)</t>
+  </si>
+  <si>
+    <t>Devidoir - pour la laine. 2 morceaux.</t>
+  </si>
+  <si>
+    <t>Table (OBJ_0000450)</t>
+  </si>
+  <si>
+    <t>table de cuisine en bois. faite en 3 morceaux; 5 pattes.</t>
+  </si>
+  <si>
+    <t>Tamiseur (OBJ_0000614)</t>
+  </si>
+  <si>
+    <t>Tamiseur en bois avec un diamètre de 11" (28cm)et une épaisseur de 3" (8cm).</t>
+  </si>
+  <si>
+    <t>Ardoise (OBJ_0000753)</t>
+  </si>
+  <si>
+    <t>23cm par 33cm. Bordé de bois avec une petite bordure de feutre. Utilisé en 1931 par M. Holmes, c'était sa première année à l'école. Il viens de Windsor N.É.</t>
+  </si>
+  <si>
+    <t>Fourche à Moudre du Grain (OBJ_0000954)</t>
+  </si>
+  <si>
+    <t>7' en longueur. métal et bois</t>
+  </si>
+  <si>
+    <t>Modèle (OBJ_0000965)</t>
+  </si>
+  <si>
+    <t>95.15.2   Scie à archet en bois avec une lame de coups transversale.  (Bow saw with a cross-cutting blade)   15 cm x 11 1/2 cm
+95.15.3   Banc (cheval) fait en bois.  22 cm long x 10 1/2 cm haut
+95.15.4   Chaise faite en bois   5 cm large x 8 cm haut  Boite 16.1</t>
+  </si>
+  <si>
+    <t>Foret à la main (OBJ_0000968)</t>
+  </si>
+  <si>
+    <t>fait en bois, à peu près 18" en hauteur,avec un disque de à peu prè 5" en circonference, 4" du bout qui est fondu en quatre. (le lieu ou l'on incère le bout du foret; en anglais, the drill bit) Il y a aussi une corde attaché a l'autre bout qui est attaché à un autre bois de 6" en longeur avec trois trous et la corde passe dans les trois trous.</t>
+  </si>
+  <si>
+    <t>Ciseaux (OBJ_0000981)</t>
+  </si>
+  <si>
+    <t>métalCiseaux pour couper la laine de brebis</t>
+  </si>
+  <si>
+    <t>Plaque avec Gravure (OBJ_0001027)</t>
+  </si>
+  <si>
+    <t>Plaque avec Gravure utiliser par le Petit Courrier de Désiré d'Eon; Il y a une automobile (chevrolet 1969) et une description de l'auto. 4 x 5-1/2".</t>
+  </si>
+  <si>
+    <t>Patins (OBJ_0001178)</t>
+  </si>
+  <si>
+    <t>Patins en bois avec lamelle en fer. </t>
+  </si>
+  <si>
+    <t>Patins (OBJ_0001180)</t>
+  </si>
+  <si>
+    <t>Patin forgé a la main, Bouclé a la pointe , semelle en bois.</t>
+  </si>
+  <si>
+    <t>Botte (OBJ_0001199)</t>
+  </si>
+  <si>
+    <t>Botte en cuir à mettre aux pieds. La semelle est également en cuir.
+De petites chevilles en bois sont utilisées pour maintenir la semelle ensemble. (peg de bois)
+Talon</t>
+  </si>
+  <si>
     <t>Tapis (OBJ_0001344)</t>
   </si>
   <si>
     <t>Heritage Guild of Nova Scotia Registry number 1542
 Un tapis à crochets.
 Belle coloures.</t>
   </si>
   <si>
-    <t>Tamiseur (OBJ_0000614)</t>
-[...2 lines deleted...]
-    <t>Tamiseur en bois avec un diamètre de 11" (28cm)et une épaisseur de 3" (8cm).</t>
+    <t>Quilt (OBJ_0001406)</t>
+  </si>
+  <si>
+    <t>(Crazy Quilt)  Couverture avec de la broderie sur different morceaux et matérial.  </t>
+  </si>
+  <si>
+    <t>Talon en Caoutchouc (OBJ_0001532)</t>
+  </si>
+  <si>
+    <t>Talon en caoutchouc noir pour un enfant.  </t>
+  </si>
+  <si>
+    <t>Cuir (OBJ_0001534)</t>
+  </si>
+  <si>
+    <t>Pièce de cuir brun avec deux oeillets aux deux extrémités.</t>
+  </si>
+  <si>
+    <t>Perforateur (OBJ_0001537)</t>
+  </si>
+  <si>
+    <t>Outil fait à la main.  Poignée en bois avec un morceau de métal à l'extrémité</t>
+  </si>
+  <si>
+    <t>Perforateur à Cuir (OBJ_0001538)</t>
+  </si>
+  <si>
+    <t>Outil fait à la main.  Poignée en bois avec un morceau de métal à l'extrémité.</t>
+  </si>
+  <si>
+    <t>Outil de limage (OBJ_0001539)</t>
+  </si>
+  <si>
+    <t>Outil en métal à 3 côtés avec une poignée en bois.  Outil de limage à 3 faces. </t>
   </si>
   <si>
     <t>Talon en caoutchouc (OBJ_0001542)</t>
   </si>
   <si>
     <t>Talon en caoutchouc brun avec 6 petits trous.</t>
   </si>
   <si>
-    <t>Talon en Caoutchouc (OBJ_0001532)</t>
-[...8 lines deleted...]
-    <t>table de cuisine en bois. faite en 3 morceaux; 5 pattes.</t>
+    <t>Outil (OBJ_0001551)</t>
+  </si>
+  <si>
+    <t>Un outil en fer légèrement courbé avec une extrémité fuselé.  </t>
+  </si>
+  <si>
+    <t>Outil (OBJ_0001556)</t>
+  </si>
+  <si>
+    <t>Un outil en fer avec une extrémité fuselé.</t>
   </si>
   <si>
     <t>Semelle (OBJ_0001568)</t>
   </si>
   <si>
     <t>La moitié de la semelle en cuir brun pour faire le talon. Il y a 4 perforations dans la semelle.  </t>
   </si>
   <si>
+    <t>Forme de talon (OBJ_0001570)</t>
+  </si>
+  <si>
+    <t>Forme en métal pour mettre dans le talon de chaussure de femme. Il y a 3 trous autour da form en métal  et une forme octogonale au milieu.  </t>
+  </si>
+  <si>
     <t>Roche (OBJ_0001574)</t>
   </si>
   <si>
     <t>Roche pour aiguisée les outils.  </t>
   </si>
   <si>
-    <t>Quilt (OBJ_0001406)</t>
-[...16 lines deleted...]
-  <si>
     <t>Perforateur (OBJ_0001579)</t>
   </si>
   <si>
     <t>Poignée en bois avec du métal à l'extrémité.  </t>
-  </si>
-[...92 lines deleted...]
-    <t>23cm par 33cm. Bordé de bois avec une petite bordure de feutre. Utilisé en 1931 par M. Holmes, c'était sa première année à l'école. Il viens de Windsor N.É.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -265,57 +265,57 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59158c148deb91ab52f34f13ed6bcbb3.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10610850"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -638,51 +638,51 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:26" customHeight="1" ht="946">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
@@ -848,51 +848,51 @@
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22"/>
     </row>
-    <row r="23" spans="1:26" customHeight="1" ht="946">
+    <row r="23" spans="1:26">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" t="s">